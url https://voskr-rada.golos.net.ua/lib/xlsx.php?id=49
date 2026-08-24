--- v0 (2026-06-27)
+++ v1 (2026-08-24)
@@ -83,51 +83,51 @@
   <si>
     <t>Храмов Олександр Петрович</t>
   </si>
   <si>
     <t>Фільтанович Наталія Олександрівна</t>
   </si>
   <si>
     <t>Іванцов Сергій Григорович</t>
   </si>
   <si>
     <t>Котула Анатолій Ярославович</t>
   </si>
   <si>
     <t>Орлова Аліна Сергіївна</t>
   </si>
   <si>
     <t>Антинескул Володимир Михайлович</t>
   </si>
   <si>
     <t>Орлова Наталія Анатоліївна</t>
   </si>
   <si>
     <t>Голуб Олександр Михайлович</t>
   </si>
   <si>
-    <t>Сорока Любов Михайлівна</t>
+    <t>Складені повноваження  </t>
   </si>
   <si>
     <t>Садова Тетяна Йосипівна</t>
   </si>
   <si>
     <t>Перешлюга Валентина Борисівна</t>
   </si>
   <si>
     <t>Не визнані повноваження  </t>
   </si>
   <si>
     <t>Мозгова Фелікса Броніславівна</t>
   </si>
   <si>
     <t>Томашевський Анатолій Казимирович</t>
   </si>
   <si>
     <t>Ус Владислав Євгенович</t>
   </si>
   <si>
     <t>02.06.26  14:15:11</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>